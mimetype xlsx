--- v2 (2026-03-11)
+++ v3 (2026-04-29)
@@ -12,259 +12,267 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SZBK_Calendar_events" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Date start</t>
   </si>
   <si>
     <t>Date end</t>
   </si>
   <si>
     <t>Institute</t>
   </si>
   <si>
     <t>Event Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Speaker(s)</t>
   </si>
   <si>
     <t>Affiliation(s)</t>
   </si>
   <si>
-    <t>2026-02-03 10:00:00</t>
+    <t>2026-03-24 10:30:00</t>
   </si>
   <si>
     <t>Biofizikai intézet</t>
   </si>
   <si>
     <t>guest talk</t>
   </si>
   <si>
-    <t>From Molecules to Mechanisms: Comprehensive Metabolomics Support for HUN-REN BRC</t>
-[...8 lines deleted...]
-    <t>2026-02-04 09:30:00</t>
+    <t>Unravelling biological mechanisms in real time: Single-molecule insights with the LUMICKS C-Trap</t>
+  </si>
+  <si>
+    <t>Tomas Soolsma</t>
+  </si>
+  <si>
+    <t>LUMICKS HQ, Amsterdam, The Netherlands</t>
+  </si>
+  <si>
+    <t>2026-03-25 09:30:00</t>
   </si>
   <si>
     <t>Genetikai Intézet</t>
   </si>
   <si>
     <t>Seminar</t>
   </si>
   <si>
-    <t>Transposon silencing on two fronts:  analysis of the Small ovary (Sov) protein in Drosophila</t>
-[...20 lines deleted...]
-    <t>2026-02-05 04:00:00</t>
+    <t>Closing Replication Gaps: Gap Removal as a Biomarker of PARP Inhibitor Resistance</t>
+  </si>
+  <si>
+    <t>Mónika Mórocz</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Mutagenesis and Carcinogenesis Research Group</t>
+  </si>
+  <si>
+    <t>2026-03-25 10:00:00</t>
+  </si>
+  <si>
+    <t>Hyperosmotic stress induces PARP1-mediated HPF1-dependent mono(ADP-ribosyl)ation</t>
+  </si>
+  <si>
+    <t>Ágnes Czibula</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, DNA Damage and Nuclear Dynamics Research Group</t>
+  </si>
+  <si>
+    <t>2026-03-27 06:30:00</t>
+  </si>
+  <si>
+    <t>conference</t>
+  </si>
+  <si>
+    <t>8th Mini-Symposium On The Blood-Brain Barrier</t>
+  </si>
+  <si>
+    <t>see speakers in the detailed programme</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:00:00</t>
+  </si>
+  <si>
+    <t>work report</t>
+  </si>
+  <si>
+    <t>Injury and regeneration in the neurovascular unit</t>
+  </si>
+  <si>
+    <t>Elek Attila Farkas</t>
+  </si>
+  <si>
+    <t>Neurovascular Unit Research Group, Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-04-01 10:00:00</t>
+  </si>
+  <si>
+    <t>From endosomes to lysosomes: mechanisms uncovered in Drosophila</t>
+  </si>
+  <si>
+    <t>Péter Lőrincz</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Intracellular Transport &amp; Cytoskeleton Research Group</t>
+  </si>
+  <si>
+    <t>2026-04-14 09:30:00</t>
+  </si>
+  <si>
+    <t>Guardians of the blood-brain barrier</t>
+  </si>
+  <si>
+    <t>Zsófia Hoyk</t>
+  </si>
+  <si>
+    <t>Biological Barriers Research Group, Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-04-14 04:00:00</t>
   </si>
   <si>
     <t>seminar series</t>
   </si>
   <si>
     <t>Young Researchers' Seminar</t>
   </si>
   <si>
-    <t>2026-02-10 10:00:00</t>
-[...37 lines deleted...]
-    <t>2026-02-17 10:00:00</t>
+    <t>2026-04-15 10:00:00</t>
+  </si>
+  <si>
+    <t>Genomic analysis of transposon-induced hepatocellular carcinoma in B6 mice</t>
+  </si>
+  <si>
+    <t>Gergely Imre</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Laboratory of Cancer Genome Research</t>
+  </si>
+  <si>
+    <t>2026-04-21 10:00:00</t>
   </si>
   <si>
     <t>expresso talks</t>
   </si>
   <si>
-    <t>Biophysics expresso talks (session #37)</t>
+    <t>Biophysics expresso talks (session #39)</t>
   </si>
   <si>
     <t>t.b.a.</t>
   </si>
   <si>
     <t>Institute of Biophysics
 Biological Research Centre
  </t>
   </si>
   <si>
-    <t>2026-02-24 10:00:00</t>
-[...72 lines deleted...]
-    <t>Biophysics expresso talks (session #38)</t>
+    <t>2026-04-22 10:00:00</t>
+  </si>
+  <si>
+    <t>Progress report from the Actin cytoskeleton regulation research group</t>
+  </si>
+  <si>
+    <t>József Mihály</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Laboratory of Actin Cytoskeleton Regulation</t>
+  </si>
+  <si>
+    <t>2026-04-27 12:00:00</t>
+  </si>
+  <si>
+    <t>Immunomodulatory, antiviral and growth-promoting effects of Cordyceps militaris in ex vivo and in vivo models</t>
+  </si>
+  <si>
+    <t>Patrik Tráj</t>
+  </si>
+  <si>
+    <t>Biovéd 2005 Kft. R&amp;D associate
+Department of Physiology and Biochemistry, University of Veterinary Medicine, Budapest Guest lecturer
+Karos-vet Kft. Veterinary clinician</t>
+  </si>
+  <si>
+    <t>2026-04-29 10:00:00</t>
+  </si>
+  <si>
+    <t>Drug resistance, zombie cells and a possible Hungarian cancer drug</t>
+  </si>
+  <si>
+    <t>András Füredi</t>
+  </si>
+  <si>
+    <t>HUN-REN Research Centre for Natural Sciences</t>
+  </si>
+  <si>
+    <t>2026-05-05 09:30:00</t>
+  </si>
+  <si>
+    <t>Bidirectional communication between brain metastatic cells and cells of the Neurovascular Unit</t>
+  </si>
+  <si>
+    <t>Rabiya Bano</t>
+  </si>
+  <si>
+    <t>2026-05-05 10:00:00</t>
+  </si>
+  <si>
+    <t>tba</t>
+  </si>
+  <si>
+    <t>Balázs Leitgeb</t>
+  </si>
+  <si>
+    <t>Biomolecular Electronics Research Group, Institute of Biophysics, HUN-REN BRC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -684,300 +692,302 @@
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="F5"/>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="G9" t="s">
         <v>42</v>
       </c>
+      <c r="F9"/>
+      <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>45</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="G13"/>
+        <v>57</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">