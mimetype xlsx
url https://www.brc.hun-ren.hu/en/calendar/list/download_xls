--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -12,267 +12,304 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SZBK_Calendar_events" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Date start</t>
   </si>
   <si>
     <t>Date end</t>
   </si>
   <si>
     <t>Institute</t>
   </si>
   <si>
     <t>Event Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Speaker(s)</t>
   </si>
   <si>
     <t>Affiliation(s)</t>
   </si>
   <si>
-    <t>2026-03-24 10:30:00</t>
+    <t>2026-05-05 09:30:00</t>
   </si>
   <si>
     <t>Biofizikai intézet</t>
   </si>
   <si>
+    <t>work report</t>
+  </si>
+  <si>
+    <t>Bidirectional communication between brain metastatic cells and cells of the Neurovascular Unit</t>
+  </si>
+  <si>
+    <t>Rabiya Bano</t>
+  </si>
+  <si>
+    <t>Neurovascular Unit Research Group, Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-05-05 10:00:00</t>
+  </si>
+  <si>
+    <t>Studying the weakly polar interactions in peptides by theoretical methods</t>
+  </si>
+  <si>
+    <t>Balázs Leitgeb</t>
+  </si>
+  <si>
+    <t>Biomolecular Electronics Research Group, Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-05-06 09:30:00</t>
+  </si>
+  <si>
+    <t>Genetikai Intézet</t>
+  </si>
+  <si>
+    <t>Seminar</t>
+  </si>
+  <si>
+    <t>CapZ - Myotrophin antagonism governs myofibrillar hypertrophy</t>
+  </si>
+  <si>
+    <t>Szilárd Szikora</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Actin Cytoskeleton Regulation Research Group</t>
+  </si>
+  <si>
+    <t>2026-05-06 10:00:00</t>
+  </si>
+  <si>
+    <t>Artificial and natural circRNA-derived peptides: can they modulate Rad18 functions?</t>
+  </si>
+  <si>
+    <t>Ernő Kiss</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Mutagenesis and Carcinogenesis Research Group</t>
+  </si>
+  <si>
+    <t>2026-05-12 10:00:00</t>
+  </si>
+  <si>
     <t>guest talk</t>
   </si>
   <si>
-    <t>Unravelling biological mechanisms in real time: Single-molecule insights with the LUMICKS C-Trap</t>
-[...38 lines deleted...]
-    <t>2026-03-27 06:30:00</t>
+    <t>Membrane disrupting antimicrobial peptides: dead end or the future of antibiotics?</t>
+  </si>
+  <si>
+    <t>Adam Mechler</t>
+  </si>
+  <si>
+    <t>Department of Biochemistry and Chemistry, La Trobe University | Bundoora | Victoria| Australia</t>
+  </si>
+  <si>
+    <t>2026-05-13 10:00:00</t>
+  </si>
+  <si>
+    <t>Lysosomal degradation research group projects</t>
+  </si>
+  <si>
+    <t>Gábor Juhász</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Lysosomal degradation Research Group</t>
+  </si>
+  <si>
+    <t>2026-05-18 04:00:00</t>
+  </si>
+  <si>
+    <t>seminar series</t>
+  </si>
+  <si>
+    <t>Young Career Path seminar series – 3rd event</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:00:00</t>
   </si>
   <si>
     <t>conference</t>
   </si>
   <si>
-    <t>8th Mini-Symposium On The Blood-Brain Barrier</t>
+    <t>Advanced Light Microscopy Workshop</t>
   </si>
   <si>
     <t>see speakers in the detailed programme</t>
   </si>
   <si>
-    <t>2026-03-31 10:00:00</t>
-[...59 lines deleted...]
-    <t>2026-04-21 10:00:00</t>
+    <t>2026-05-21 01:30:00</t>
+  </si>
+  <si>
+    <t>Straub Days talk</t>
+  </si>
+  <si>
+    <t>Biophysics @ Straub Days 2026</t>
+  </si>
+  <si>
+    <t>Luíza Santa Brígida de Barros Góes</t>
+  </si>
+  <si>
+    <t>Biological Barriers Research Group
+Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-05-21 04:15:00</t>
+  </si>
+  <si>
+    <t>Gergely Iványi</t>
+  </si>
+  <si>
+    <t>Momentum Biophotonics and Biomicrofluidics Research Group
+Institute of Biophysics, HUN-REN BRC</t>
+  </si>
+  <si>
+    <t>2026-05-22 10:30:00</t>
+  </si>
+  <si>
+    <t>Anikó Szecskó</t>
+  </si>
+  <si>
+    <t>2026-05-22 02:45:00</t>
+  </si>
+  <si>
+    <t>Sebestyén Varga</t>
+  </si>
+  <si>
+    <t>Nanobiosensorics Research Group
+HUN-REN Centre for Energy Research, Budapest</t>
+  </si>
+  <si>
+    <t>2026-05-27 10:00:00</t>
+  </si>
+  <si>
+    <t>Cellular uptake of extracellular matrix proteins in Drosophila</t>
+  </si>
+  <si>
+    <t>Gábor Csordás</t>
+  </si>
+  <si>
+    <t>Institute of Genetics, Lysosomal Degradation Research Group</t>
+  </si>
+  <si>
+    <t>2026-06-02 10:00:00</t>
   </si>
   <si>
     <t>expresso talks</t>
   </si>
   <si>
-    <t>Biophysics expresso talks (session #39)</t>
+    <t>Biophysics expresso talks (session #40)</t>
   </si>
   <si>
     <t>t.b.a.</t>
   </si>
   <si>
     <t>Institute of Biophysics
 Biological Research Centre
  </t>
   </si>
   <si>
-    <t>2026-04-22 10:00:00</t>
-[...55 lines deleted...]
-    <t>Biomolecular Electronics Research Group, Institute of Biophysics, HUN-REN BRC</t>
+    <t>2026-06-05 01:00:00</t>
+  </si>
+  <si>
+    <t>info (phantom event)</t>
+  </si>
+  <si>
+    <t>2026-06-09 10:00:00</t>
+  </si>
+  <si>
+    <t>Carbon Quantum Dots: synthesis, photophysical characterisation, and prospects for bioimaging</t>
+  </si>
+  <si>
+    <t>Jithin Varghese</t>
+  </si>
+  <si>
+    <t>Molecular Biophysics Research Group
+Institute of Biophysics
+HUN-REN Biological Research Centre</t>
+  </si>
+  <si>
+    <t>2026-06-10 09:30:00</t>
+  </si>
+  <si>
+    <t>Vesicular degradation pathways in glia underlying brain wiring and disease</t>
+  </si>
+  <si>
+    <t>Áron Szabó</t>
+  </si>
+  <si>
+    <t>2026-06-10 10:00:00</t>
+  </si>
+  <si>
+    <t>Decyphering of interaction networks involved in the growth of sarcomere</t>
+  </si>
+  <si>
+    <t>Dávid Farkas</t>
+  </si>
+  <si>
+    <t>2026-06-15 11:00:00</t>
+  </si>
+  <si>
+    <t>vendég előadás</t>
+  </si>
+  <si>
+    <t>A Kodály-módszer napjainkban</t>
+  </si>
+  <si>
+    <t>Nagyné Leányvári Ágnes</t>
+  </si>
+  <si>
+    <t>Okleveles ének-zene középiskolai tanár
+Szegedi Radnóti Miklós Kísérleti Gimnázium</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -576,51 +613,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -638,356 +675,442 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>15</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
         <v>38</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
+      <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>42</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
         <v>49</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
         <v>28</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E17" t="s">
         <v>68</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F17" t="s">
         <v>69</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G17" t="s">
         <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">