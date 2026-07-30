--- v4 (2026-06-13)
+++ v5 (2026-07-30)
@@ -12,304 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SZBK_Calendar_events" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Date start</t>
   </si>
   <si>
     <t>Date end</t>
   </si>
   <si>
     <t>Institute</t>
   </si>
   <si>
     <t>Event Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Speaker(s)</t>
   </si>
   <si>
     <t>Affiliation(s)</t>
   </si>
   <si>
-    <t>2026-05-05 09:30:00</t>
+    <t>2026-06-23 09:30:00</t>
   </si>
   <si>
     <t>Biofizikai intézet</t>
   </si>
   <si>
     <t>work report</t>
   </si>
   <si>
-    <t>Bidirectional communication between brain metastatic cells and cells of the Neurovascular Unit</t>
-[...2 lines deleted...]
-    <t>Rabiya Bano</t>
+    <t>Role of endothelial precursor cells in the regeneration of brain microvessels</t>
+  </si>
+  <si>
+    <t>Ledile Lebogang Duba</t>
   </si>
   <si>
     <t>Neurovascular Unit Research Group, Institute of Biophysics, HUN-REN BRC</t>
   </si>
   <si>
-    <t>2026-05-05 10:00:00</t>
-[...211 lines deleted...]
-Szegedi Radnóti Miklós Kísérleti Gimnázium</t>
+    <t>2026-06-23 10:00:00</t>
+  </si>
+  <si>
+    <t>Biomechanical and biophysical properties of confluent cell monolayers</t>
+  </si>
+  <si>
+    <t>Imola Rajmon</t>
+  </si>
+  <si>
+    <t>Nanobiosensorics Group Research Group, Institute of Biophysics, HUN-REN BRC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -613,51 +410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -688,429 +485,50 @@
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
-      </c>
-[...377 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">