--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -12,101 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SZBK_Calendar_events" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Date start</t>
   </si>
   <si>
     <t>Date end</t>
   </si>
   <si>
     <t>Institute</t>
   </si>
   <si>
     <t>Event Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Speaker(s)</t>
   </si>
   <si>
     <t>Affiliation(s)</t>
   </si>
   <si>
-    <t>2026-06-23 09:30:00</t>
+    <t>2026-08-24 03:00:00</t>
   </si>
   <si>
     <t>Biofizikai intézet</t>
   </si>
   <si>
-    <t>work report</t>
-[...20 lines deleted...]
-    <t>Nanobiosensorics Group Research Group, Institute of Biophysics, HUN-REN BRC</t>
+    <t>PhD házi védés</t>
+  </si>
+  <si>
+    <t>Chip eszközben létrehozott humán őssejt eredetű vér-agy gát és agyi organoid modell jellemzése és alkalmazása nanorészecskék agyi bejutásának vizsgálatára</t>
+  </si>
+  <si>
+    <t>Vigh Judit</t>
+  </si>
+  <si>
+    <t>HUN-REN SZBK, Biofizikai Int.
+Biológiai Barrierek Kut.csoport és HUN-REN SZBK-MTA Lendület Transzlációs Lab-on-a-Chip Modellek Kut.csoport</t>
+  </si>
+  <si>
+    <t>2026-08-25 11:00:00</t>
+  </si>
+  <si>
+    <t>Célzott nanorészecskék vizsgálata in vitro vér-agy gát modellen</t>
+  </si>
+  <si>
+    <t>Szecskó Anikó</t>
+  </si>
+  <si>
+    <t>HUN-REN Szegedi Biológiai Kutatóközpont
+Biofizikai Intézet
+Biológiai Barrierek Kutatócsoport</t>
+  </si>
+  <si>
+    <t>2026-09-09 10:15:00</t>
+  </si>
+  <si>
+    <t>short self-introduction</t>
+  </si>
+  <si>
+    <t>Introduction of the new PhD students of the Biophysics Institute</t>
+  </si>
+  <si>
+    <t>2026-09-09 11:00:00</t>
+  </si>
+  <si>
+    <t>vendég előadás</t>
+  </si>
+  <si>
+    <t>A Pályázati Iroda és tevékenységei – kompetenciák, feladatkörök</t>
+  </si>
+  <si>
+    <t>Heffner Péter</t>
+  </si>
+  <si>
+    <t>HUN-REN SZBK, Pályázati Iroda</t>
+  </si>
+  <si>
+    <t>2026-09-15 10:00:00</t>
+  </si>
+  <si>
+    <t>expresso talks</t>
+  </si>
+  <si>
+    <t>Biophysics expresso talks (session #38)</t>
+  </si>
+  <si>
+    <t>t.b.a.</t>
+  </si>
+  <si>
+    <t>Institute of Biophysics
+Biological Research Centre
+ </t>
+  </si>
+  <si>
+    <t>2026-09-18 01:00:00</t>
+  </si>
+  <si>
+    <t>info (phantom event)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -410,51 +460,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -486,50 +536,132 @@
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>